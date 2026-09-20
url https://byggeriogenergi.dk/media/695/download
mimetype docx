--- v0 (2025-10-04)
+++ v1 (2026-09-20)
@@ -1,1072 +1,2265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77E6681E" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="00BF3073">
+    <w:p w14:paraId="0D6BC153" w14:textId="77777777" w:rsidR="00737042" w:rsidRDefault="007B51B3" w:rsidP="003E59FF">
       <w:pPr>
-        <w:pStyle w:val="Overskrift2"/>
-        <w:ind w:left="-5"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Registreringsskema til test 5: Kontrol af radiatortermostatventiler</w:t>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Registreringsskema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>til</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>5:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Kontrol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="16"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>radiatortermostatventiler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D354214" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRPr="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="00BF3073">
+    <w:p w14:paraId="194D9FE2" w14:textId="63995C03" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="007B51B3" w:rsidP="00737042">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3073">
-[...4 lines deleted...]
-        <w:t>Disse skemaer kan udskrives og benyttes.</w:t>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Disse</w:t>
       </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>skemaer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>udskrives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>og</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A046F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>benyttes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194D9FE3" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="8" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="86" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="228" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:right w:w="115" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3675"/>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="2475"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3073" w14:paraId="4C967334" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194D9FE7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1035"/>
+          <w:trHeight w:val="1019"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3675" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F34EAC8" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FE4" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="66" w:right="53"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Anlægsnummer:</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Anlægsnummer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3030" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C1FDB9E" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...6 lines deleted...]
-              <w:t>Udført af:</w:t>
+          <w:p w14:paraId="194D9FE5" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="1007"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Udført</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>af:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D38F186" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="3" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FE6" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="18"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Dato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="01DFCF71" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w:rsidRPr="00737042" w14:paraId="194D9FE9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1755"/>
+          <w:trHeight w:val="1739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42CE5D58" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...6 lines deleted...]
-              <w:t>Beskrivelse af hvilke forudsætninger og forhold målingen er udført under:</w:t>
+          <w:p w14:paraId="194D9FE8" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="714"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Beskrivelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>af</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>hvilke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>forudsætninger</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>og</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>forhold</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>målingen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>udført</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>under:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="7E444752" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w:rsidRPr="00737042" w14:paraId="194D9FEB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1755"/>
+          <w:trHeight w:val="1739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0225C6B2" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="4" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FEA" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="21" w:right="3"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Målepunkter (angiv hvor målingerne er foretaget):</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Målepunkter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>(angiv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>hvor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>målingerne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>foretaget):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="386D2162" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194D9FED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1755"/>
+          <w:trHeight w:val="1739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9180" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C710F85" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="4" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FEC" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="21" w:right="3"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Anvendt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>måleudstyr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="79F2DDA0" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194D9FF0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1395"/>
+          <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3675" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA66BB1" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FEE" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="66" w:right="53"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047E3CE5" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="2" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FEF" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="17"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Kalibreringsdato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06B33C15" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="00BF3073"/>
-    <w:p w14:paraId="752D4B6B" w14:textId="74C362D3" w:rsidR="00BF3073" w:rsidRPr="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="00BF3073">
+    <w:p w14:paraId="194D9FF1" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF3073">
-[...2 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p w14:paraId="194D9FF2" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="211"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194D9FF3" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="71"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>Måleresultater</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="194D9FF4" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="8" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="86" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="153" w:type="dxa"/>
-          <w:right w:w="115" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1716"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="2055"/>
+        <w:gridCol w:w="2040"/>
+        <w:gridCol w:w="2055"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3073" w14:paraId="324CA839" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194D9FF8" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="5"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B3314B" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="194D9FF5" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Driftsparameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2676F9F7" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Skriv værdi </w:t>
+          <w:p w14:paraId="194D9FF6" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="152"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Skriv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>værdi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D604BE7" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="194D9FF7" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Enhed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="71DA5B7E" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194D9FFC" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="5"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="600"/>
+          <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41DE5B3D" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FF9" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5F0669" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FFA" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A85960D" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="194D9FFB" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="4D1BF9BF" w14:textId="77777777" w:rsidTr="006A5CBB">
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA000" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="5"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="615"/>
+          <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60F4EAD4" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FFD" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EE1C32C" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194D9FFE" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2055" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26094800" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="194D9FFF" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="162"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="304676AF" w14:textId="77777777" w:rsidTr="006A5CBB">
-[...4 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="194DA001" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194DA002" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="203"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CD5D16" w14:textId="77777777" w:rsidR="003E59FF" w:rsidRDefault="003E59FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="203"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="86" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3435"/>
+        <w:gridCol w:w="3450"/>
+        <w:gridCol w:w="3435"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA009" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1320"/>
+          <w:trHeight w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4548F4BF" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="5" w:firstLine="0"/>
+          <w:p w14:paraId="194DA003" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180" w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="22"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:ind w:left="5" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Målt bivalenttemperatur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Udetemperatur)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194DA004" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="22" w:right="3"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>[°C]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B74745F" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+          <w:p w14:paraId="194DA005" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180" w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="17"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ønsket bivalenttemperatur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Udetemperatur)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194DA006" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="17" w:right="3"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>[°C]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF7233C" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="5" w:firstLine="0"/>
+          <w:p w14:paraId="194DA007" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="88"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194DA008" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="312" w:lineRule="auto"/>
+              <w:ind w:left="1073" w:right="1061"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...11 lines deleted...]
-              <w:t>[°C]</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Afvigelse [°C]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="64BCBC1B" w14:textId="77777777" w:rsidTr="006A5CBB">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA00D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="675"/>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A43D757" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194DA00A" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3450" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37A8EE30" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194DA00B" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...5 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C66926" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="194DA00C" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="1EB39FDD" w14:textId="77777777" w:rsidTr="006A5CBB">
-[...5 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="194DA00F" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="86" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8175"/>
+        <w:gridCol w:w="570"/>
+        <w:gridCol w:w="735"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA012" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1200"/>
+          <w:trHeight w:val="1184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="194DA010" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="208"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194DA011" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Det</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>samlede</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>resultat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA016" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8175" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="378947D4" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...5 lines deleted...]
-              <w:t>Det samlede resultat</w:t>
+          <w:p w14:paraId="194DA013" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Stemmer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>samlede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>resultat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>overens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>kravene</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>BR18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>(hvis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A046F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>relevant)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="570" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="289558B3" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="194DA014" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="163"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="735" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047885DA" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="194DA015" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="159"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Nej</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3073" w14:paraId="71A36B42" w14:textId="77777777" w:rsidTr="006A5CBB">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA018" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...146 lines deleted...]
-          <w:trHeight w:val="1035"/>
+          <w:trHeight w:val="1019"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB0038D" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073" w:rsidP="006A5CBB">
-[...4 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="194DA017" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Hvis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>nej</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>beskriv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>hvorfor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA2CE1" w14:paraId="194DA01A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1019"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9480" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="194DA019" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="180"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Kommentarer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20539A53" w14:textId="77777777" w:rsidR="00BF3073" w:rsidRDefault="00BF3073"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="194DA1A7" w14:textId="32068CED" w:rsidR="00EA2CE1" w:rsidRPr="001A046F" w:rsidRDefault="00EA2CE1" w:rsidP="003E59FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EA2CE1" w:rsidRPr="001A046F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="520" w:right="708" w:bottom="440" w:left="708" w:header="275" w:footer="243" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="194DA2EC" w14:textId="77777777" w:rsidR="007B51B3" w:rsidRDefault="007B51B3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="194DA2EE" w14:textId="77777777" w:rsidR="007B51B3" w:rsidRDefault="007B51B3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0004020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="194DA2E7" w14:textId="521537F3" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="485655040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="194DA2EE" wp14:editId="1310384D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6988175</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10398172</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="257175" cy="127000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="257175" cy="127000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="194DA2FB" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+                          <w:pPr>
+                            <w:spacing w:line="175" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>/</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>43</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="194DA2EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:550.25pt;margin-top:818.75pt;width:20.25pt;height:10pt;z-index:-17661440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBSavPElAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b51WWoqipivYFQhp&#13;&#10;BUgLH+A6dhMRe7wzbpP+PWNv2iK4IS7jsT1+894bb+4nP4ijReohNHK5qKSwwUDbh30jf3z/ePtO&#13;&#10;Cko6tHqAYBt5siTvtzdvNmOs7Qo6GFqLgkEC1WNsZJdSrJUi01mvaQHRBr50gF4n3uJetahHRveD&#13;&#10;WlXVWzUCthHBWCI+fXy9lNuC75w16atzZJMYGsncUolY4i5Htd3oeo86dr2Zaeh/YOF1H7jpBepR&#13;&#10;Jy0O2P8F5XuDQODSwoBX4FxvbNHAapbVH2qeOx1t0cLmULzYRP8P1nw5PsdvKNL0ASYeYBFB8QnM&#13;&#10;T2Jv1Bipnmuyp1QTV2ehk0OfV5Yg+CF7e7r4aackDB+u7tbL9Z0Uhq+Wq3VVFb/V9XFESp8seJGT&#13;&#10;RiKPqxDQxydKub2uzyUzl9f2mUiadhOX5HQH7Yk1jDzGRtLLQaOVYvgc2Kc883OC52R3TjAND1B+&#13;&#10;RpYS4P0hgetL5yvu3JkHUAjNnyVP+Pd9qbp+6e0vAAAA//8DAFBLAwQUAAYACAAAACEArb8uQ+QA&#13;&#10;AAAUAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU/DMAy9I/EfIiNxY0mBFeiaThMfJ6SJrhw4pk3W&#13;&#10;Rmuc0mRb+fe4J7hYfvbz83v5enI9O5kxWI8SkoUAZrDx2mIr4bN6u3kEFqJCrXqPRsKPCbAuLi9y&#13;&#10;lWl/xtKcdrFlJIIhUxK6GIeM89B0xqmw8INB2u396FQkOLZcj+pM4q7nt0Kk3CmL9KFTg3nuTHPY&#13;&#10;HZ2EzReWr/Z7W3+U+9JW1ZPA9/Qg5fXV9LKislkBi2aKfxcwZyD/UJCx2h9RB9YTToRYEpe69O6B&#13;&#10;upmT3CeUsp5nS5rxIuf/wxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#13;&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFJq88SUAQAA&#13;&#10;GgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK2/LkPk&#13;&#10;AAAAFAEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#13;&#10;BAAAAAA=&#13;&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="194DA2FB" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="007B51B3">
+                    <w:pPr>
+                      <w:spacing w:line="175" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>/</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>43</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="194DA2E8" w14:textId="77777777" w:rsidR="007B51B3" w:rsidRDefault="007B51B3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="194DA2EA" w14:textId="77777777" w:rsidR="007B51B3" w:rsidRDefault="007B51B3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="194DA2E6" w14:textId="1FB003DE" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="510E4D5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="167260BC"/>
+    <w:lvl w:ilvl="0" w:tplc="8ACE631E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="672" w:hanging="263"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="84"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F65CCBB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1660" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0D164AC0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="321E1484">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3620" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="813AFD9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4601" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0016AEE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5581" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="65B422B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6561" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A05C8256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7542" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A21A51C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8522" w:hanging="263"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1830704708">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1304"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF3073"/>
-    <w:rsid w:val="00BF3073"/>
+    <w:rsidRoot w:val="00EA2CE1"/>
+    <w:rsid w:val="00044226"/>
+    <w:rsid w:val="00111019"/>
+    <w:rsid w:val="00132D15"/>
+    <w:rsid w:val="001A046F"/>
+    <w:rsid w:val="003E59FF"/>
+    <w:rsid w:val="00472AC1"/>
+    <w:rsid w:val="00737042"/>
+    <w:rsid w:val="007B51B3"/>
+    <w:rsid w:val="007E04CF"/>
+    <w:rsid w:val="008C03EF"/>
+    <w:rsid w:val="00BC2866"/>
+    <w:rsid w:val="00C90DE3"/>
+    <w:rsid w:val="00D521D8"/>
+    <w:rsid w:val="00D65AFD"/>
+    <w:rsid w:val="00EA2CE1"/>
+    <w:rsid w:val="00EA59E8"/>
+    <w:rsid w:val="00EC71E4"/>
+    <w:rsid w:val="00EF3EBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="da-DK"/>
+  <w:themeFontLang w:val="en-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{2C60FD21-F587-1843-B271-FB808D6E0B98}"/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="194D99BA"/>
+  <w15:docId w15:val="{5E0BE030-FB2C-D546-8D23-7D706AEA6EAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...3 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1407,1323 +2600,504 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF3073"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="da-DK"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Overskrift1Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF3073"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:ind w:left="71"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="34"/>
+      <w:szCs w:val="34"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift2">
-[...198 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
-[...4 lines deleted...]
-    <w:rsid w:val="00BF3073"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
-[...3 lines deleted...]
-    <w:rsid w:val="00BF3073"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="71"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
-[...5 lines deleted...]
-    <w:rsid w:val="00BF3073"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="20"/>
+      <w:ind w:left="671" w:hanging="262"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00132D15"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00132D15"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift4Tegn">
-[...5 lines deleted...]
-    <w:rsid w:val="00BF3073"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00132D15"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00132D15"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
-  </w:style>
-[...271 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...352 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3BFEA46-2AF7-4A29-ADB1-18588A50FF89}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{f1b8f2ce-0142-4f44-a9c4-740ebcc2b4c9}" enabled="1" method="Standard" siteId="{4b275c45-50e2-4a26-8792-73ca62c33bc5}" contentBits="0" removed="0"/>
+  <clbl:label id="{f1b8f2ce-0142-4f44-a9c4-740ebcc2b4c9}" enabled="1" method="Standard" siteId="{4b275c45-50e2-4a26-8792-73ca62c33bc5}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>90</Words>
-  <Characters>551</Characters>
+  <Words>95</Words>
+  <Characters>548</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>640</CharactersWithSpaces>
+  <CharactersWithSpaces>642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BDF22F492AE8914D8B73C3E3C23F308D</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2024-01-24T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Mozilla/5.0 (Macintosh; Intel Mac OS X 10_15_7) AppleWebKit/537.36 (KHTML, like Gecko) Chrome/120.0.0.0 Safari/537.36</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2025-05-26T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Skia/PDF m120</vt:lpwstr>
   </property>
 </Properties>
 </file>